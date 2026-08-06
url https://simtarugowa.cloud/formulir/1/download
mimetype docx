--- v0 (2025-12-27)
+++ v1 (2026-08-06)
@@ -1,2436 +1,2521 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w:rsidR="006F150E" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="006F150E" w:rsidRDefault="00000000">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SURAT PERMOHONAN KESESUAIAN TATA RUANG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">USAHA MIKRO KECIL (UMK)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...19 lines deleted...]
-          <w:tab w:val="left" w:pos="4536"/>
+        <w:t xml:space="preserve">Kepada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Yth. </w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
-        <w:t>Kepala Dinas Pekerjaan Umum &amp; Penataan Ruang</w:t>
-[...6 lines deleted...]
-          <w:tab w:val="left" w:pos="4536"/>
+        <w:t xml:space="preserve">Kepala Dinas Pekerjaan Umum &amp; Penataan Ruang</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r>
         <w:tab/>
-        <w:t>Kab. Gowa</w:t>
-[...6 lines deleted...]
-          <w:tab w:val="left" w:pos="4536"/>
+        <w:t xml:space="preserve">Kab. Gowa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r>
         <w:tab/>
-        <w:t>Di –</w:t>
-[...6 lines deleted...]
-          <w:tab w:val="left" w:pos="4536"/>
+        <w:t xml:space="preserve">Di –</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r>
         <w:tab/>
-      </w:r>
-      <w:r>
         <w:tab/>
-        <w:t>Sungguminasa</w:t>
-[...6 lines deleted...]
-          <w:tab w:val="left" w:pos="4536"/>
+        <w:t xml:space="preserve">Sungguminasa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...8 lines deleted...]
-          <w:tab w:val="left" w:pos="4536"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dengan hormat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Saya bertanda tangan dibawah ini</w:t>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saya bertanda tangan dibawah ini</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-108" w:type="dxa"/>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="9668.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-108.0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3794"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="5591"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="3794"/>
+            <w:gridCol w:w="283"/>
+            <w:gridCol w:w="5591"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="006F150E">
-[...4 lines deleted...]
-          <w:p w:rsidR="006F150E" w:rsidRDefault="00000000">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3828"/>
-                <w:tab w:val="left" w:pos="4536"/>
+                <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+                <w:tab w:val="left" w:leader="none" w:pos="4536"/>
               </w:tabs>
-            </w:pPr>
-[...9 lines deleted...]
-          <w:p w:rsidR="006F150E" w:rsidRDefault="00000000">
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nama</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3828"/>
-                <w:tab w:val="left" w:pos="4536"/>
+                <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+                <w:tab w:val="left" w:leader="none" w:pos="4536"/>
               </w:tabs>
-            </w:pPr>
-[...9 lines deleted...]
-          <w:p w:rsidR="006F150E" w:rsidRDefault="00000000">
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3828"/>
-                <w:tab w:val="left" w:pos="4536"/>
+                <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+                <w:tab w:val="left" w:leader="none" w:pos="4536"/>
               </w:tabs>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>&lt;&lt;namapemohon&gt;&gt;</w:t>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{nama_pemohon}}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F150E">
-[...4 lines deleted...]
-          <w:p w:rsidR="006F150E" w:rsidRDefault="00000000">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3828"/>
-                <w:tab w:val="left" w:pos="4536"/>
+                <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+                <w:tab w:val="left" w:leader="none" w:pos="4536"/>
               </w:tabs>
-            </w:pPr>
-[...9 lines deleted...]
-          <w:p w:rsidR="006F150E" w:rsidRDefault="00000000">
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alamat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3828"/>
-                <w:tab w:val="left" w:pos="4536"/>
+                <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+                <w:tab w:val="left" w:leader="none" w:pos="4536"/>
               </w:tabs>
-            </w:pPr>
-[...9 lines deleted...]
-          <w:p w:rsidR="006F150E" w:rsidRDefault="00000000">
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3828"/>
-                <w:tab w:val="left" w:pos="4536"/>
+                <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+                <w:tab w:val="left" w:leader="none" w:pos="4536"/>
               </w:tabs>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>&lt;&lt;alamatpemohon&gt;&gt;</w:t>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{alamat_pemohon}}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006F150E" w:rsidRDefault="00000000">
-[...5 lines deleted...]
-        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Bersama surat ini kami mengajukan permohonan </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Surat Kesesuian Tata Ruang</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> untuk kegiatan </w:t>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Berusaha Skala Usaha Mikro &amp; Kecil (UMK)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> dengan data sebagai berikut:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a0"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-142" w:type="dxa"/>
+        <w:tblStyle w:val="Table2"/>
+        <w:tblW w:w="9240.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-142.0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3794"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5166"/>
+        <w:gridCol w:w="3810"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="5250"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="3810"/>
+            <w:gridCol w:w="180"/>
+            <w:gridCol w:w="5250"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="006F150E">
-[...4 lines deleted...]
-          <w:p w:rsidR="006F150E" w:rsidRDefault="00000000">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:val="nil"/>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3828"/>
-                <w:tab w:val="left" w:pos="4536"/>
+                <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+                <w:tab w:val="left" w:leader="none" w:pos="4536"/>
               </w:tabs>
-              <w:ind w:left="426"/>
+              <w:ind w:left="426" w:hanging="284.2677165354331"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...8 lines deleted...]
-          <w:p w:rsidR="006F150E" w:rsidRDefault="00000000">
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nama Pelaku Usaha</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3828"/>
-                <w:tab w:val="left" w:pos="4536"/>
+                <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+                <w:tab w:val="left" w:leader="none" w:pos="4536"/>
               </w:tabs>
+              <w:ind w:firstLine="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...9 lines deleted...]
-          <w:p w:rsidR="006F150E" w:rsidRDefault="00000000">
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3828"/>
-                <w:tab w:val="left" w:pos="4536"/>
+                <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+                <w:tab w:val="left" w:leader="none" w:pos="4536"/>
               </w:tabs>
+              <w:ind w:firstLine="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>&lt;&lt;namapelakuusaha&gt;&gt;</w:t>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{nama_pelaku_usaha}}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F150E">
-[...4 lines deleted...]
-          <w:p w:rsidR="006F150E" w:rsidRDefault="00000000">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:val="nil"/>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3828"/>
-                <w:tab w:val="left" w:pos="4536"/>
+                <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+                <w:tab w:val="left" w:leader="none" w:pos="4536"/>
               </w:tabs>
-              <w:ind w:left="426"/>
+              <w:ind w:left="425.19685039370086" w:hanging="283.464566929134"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...20 lines deleted...]
-              <w:t>&lt;&lt;jeniskegiatan&gt;&gt;</w:t>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nomor Telepon</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+                <w:tab w:val="left" w:leader="none" w:pos="4536"/>
+              </w:tabs>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+                <w:tab w:val="left" w:leader="none" w:pos="4536"/>
+              </w:tabs>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{nomor_telepon}}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F150E">
-[...4 lines deleted...]
-          <w:p w:rsidR="006F150E" w:rsidRDefault="00000000">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:val="nil"/>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3828"/>
-                <w:tab w:val="left" w:pos="4536"/>
+                <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+                <w:tab w:val="left" w:leader="none" w:pos="4536"/>
               </w:tabs>
-              <w:ind w:left="426"/>
+              <w:ind w:left="426" w:hanging="284.2677165354331"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...20 lines deleted...]
-              <w:t>&lt;&lt;kodekbli&gt;&gt;</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jenis Kegiatan</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{judul_kbli}}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F150E">
-[...4 lines deleted...]
-          <w:p w:rsidR="006F150E" w:rsidRDefault="00000000">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:val="nil"/>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3828"/>
-                <w:tab w:val="left" w:pos="4536"/>
+                <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+                <w:tab w:val="left" w:leader="none" w:pos="4536"/>
               </w:tabs>
-              <w:ind w:left="426"/>
+              <w:ind w:left="426" w:hanging="284.2677165354331"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...20 lines deleted...]
-              <w:t>&lt;&lt;luaslahan&gt;&gt; M2</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kode KBLI</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{kode_kbli}}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F150E">
-[...4 lines deleted...]
-          <w:p w:rsidR="006F150E" w:rsidRDefault="00000000">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:val="nil"/>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3828"/>
-                <w:tab w:val="left" w:pos="4536"/>
+                <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+                <w:tab w:val="left" w:leader="none" w:pos="4536"/>
               </w:tabs>
-              <w:ind w:left="426"/>
+              <w:ind w:left="426" w:hanging="284.2677165354331"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...14 lines deleted...]
-          <w:p w:rsidR="006F150E" w:rsidRDefault="006F150E"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luas Lahan</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{luas_lahan}} m² </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F150E">
-[...4 lines deleted...]
-          <w:p w:rsidR="006F150E" w:rsidRDefault="00000000">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+                <w:tab w:val="left" w:leader="none" w:pos="4536"/>
+              </w:tabs>
+              <w:ind w:left="426" w:hanging="284.2677165354331"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alamat Lokasi</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:val="nil"/>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3828"/>
-                <w:tab w:val="left" w:pos="4536"/>
+                <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+                <w:tab w:val="left" w:leader="none" w:pos="4536"/>
               </w:tabs>
               <w:ind w:left="709" w:hanging="283"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...19 lines deleted...]
-            <w:bookmarkStart w:id="0" w:name="_gjdgxs" w:colFirst="0" w:colLast="0"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jalan, Nomor, RT/RW</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_lsfj162awfc8" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
-            <w:r>
-              <w:t>&lt;&lt;jalan&gt;&gt;</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{jalan}}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F150E">
-[...4 lines deleted...]
-          <w:p w:rsidR="006F150E" w:rsidRDefault="00000000">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:val="nil"/>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3828"/>
-                <w:tab w:val="left" w:pos="4536"/>
+                <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+                <w:tab w:val="left" w:leader="none" w:pos="4536"/>
               </w:tabs>
               <w:ind w:left="709" w:hanging="283"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...20 lines deleted...]
-              <w:t>&lt;&lt;desa/kelurahan&gt;&gt;</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desa/Kelurahan</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{kel}}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F150E">
-[...4 lines deleted...]
-          <w:p w:rsidR="006F150E" w:rsidRDefault="00000000">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:val="nil"/>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3828"/>
-                <w:tab w:val="left" w:pos="4536"/>
+                <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+                <w:tab w:val="left" w:leader="none" w:pos="4536"/>
               </w:tabs>
               <w:ind w:left="709" w:hanging="283"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...20 lines deleted...]
-              <w:t>&lt;&lt;kecamatan&gt;&gt;</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kecamatan</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{kec}}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F150E">
-[...4 lines deleted...]
-          <w:p w:rsidR="006F150E" w:rsidRDefault="00000000">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:val="nil"/>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3828"/>
-                <w:tab w:val="left" w:pos="4536"/>
+                <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+                <w:tab w:val="left" w:leader="none" w:pos="4536"/>
               </w:tabs>
-              <w:ind w:left="426"/>
+              <w:ind w:left="426" w:hanging="284.2677165354331"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...20 lines deleted...]
-              <w:t>&lt;&lt;rencanajumlahlantai&gt;&gt; Lantai</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencana Jumlah Lantai Bangunan</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{jumlah_lantai}} Lantai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F150E">
-[...4 lines deleted...]
-          <w:p w:rsidR="006F150E" w:rsidRDefault="00000000">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:val="nil"/>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3828"/>
-                <w:tab w:val="left" w:pos="4536"/>
+                <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+                <w:tab w:val="left" w:leader="none" w:pos="4536"/>
               </w:tabs>
-              <w:ind w:left="426"/>
+              <w:ind w:left="426" w:hanging="284.2677165354331"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...20 lines deleted...]
-              <w:t>&lt;&lt;rencanaluaslanatai&gt;&gt; M2</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencana Luas Lantai Bangunan</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{luas_lantai}} m² </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F150E">
-[...4 lines deleted...]
-          <w:p w:rsidR="006F150E" w:rsidRDefault="00000000">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="253.5546875" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:val="nil"/>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3828"/>
-                <w:tab w:val="left" w:pos="4536"/>
+                <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+                <w:tab w:val="left" w:leader="none" w:pos="4536"/>
               </w:tabs>
-              <w:ind w:left="426"/>
+              <w:ind w:left="426" w:hanging="284.2677165354331"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...20 lines deleted...]
-              <w:t>&lt;&lt;buktikepemilikan&gt;&gt;</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bukti Kepemilikan Lahan</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{jenis_sertifikat}}  {{nomor_sertifikat}} </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006F150E" w:rsidRDefault="00000000">
-[...6 lines deleted...]
-        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...5 lines deleted...]
-    <w:p w:rsidR="006F150E" w:rsidRDefault="00000000">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Untuk melengkapi permohonan kami lampirkan berkas sebagai berikut:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="425" w:hanging="357"/>
+        <w:ind w:left="566.9291338582675" w:hanging="345"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="006F150E" w:rsidRDefault="00000000">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pernyataan Usaha Mikro atau Usaha Kecil terkait tata ruang (diperoleh dari sistem OSS)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="425" w:hanging="357"/>
+        <w:ind w:left="566.9291338582675" w:hanging="345"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="006F150E" w:rsidRDefault="00000000">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fotokopi Bukti Kepemilikan Lahan</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="425" w:hanging="357"/>
+        <w:ind w:left="566.9291338582675" w:hanging="345"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="006F150E" w:rsidRDefault="00000000">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fotokopi KTP Pemohon</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="425" w:hanging="357"/>
+        <w:ind w:left="566.9291338582675" w:hanging="345"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="006F150E" w:rsidRDefault="00000000">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fotokopi PBB Terakhir</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="425" w:hanging="357"/>
+        <w:ind w:left="566.9291338582675" w:hanging="345"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="006F150E" w:rsidRDefault="00000000">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fotokopi NPWP</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="425" w:hanging="357"/>
+        <w:ind w:left="566.9291338582675" w:hanging="345"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="006F150E" w:rsidRDefault="00000000">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Peta deliniasi lokasi di atas peta citra satelit/peta deliniasi lokasi yang dilengkapi dengan titik koordinat (polygon)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
-[...4 lines deleted...]
-        <w:ind w:left="425" w:hanging="357"/>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="566.9291338582675" w:hanging="345"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:tab w:val="left" w:pos="4536"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Siteplan/Recana Tapak</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="566.9291338582675" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Surat Permohonan wajib ditandatangani dan dibubuhi </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">materai Rp10.000</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="142"/>
+        <w:ind w:left="566.9291338582675" w:hanging="345"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...9 lines deleted...]
-          <w:tab w:val="left" w:pos="4536"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pemegang </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AJB</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atau </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Surat Perjanjian Sewa Lahan</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wajib melampirkan fotokopi SHM/SHGB asal sebagai dokumen pendukung.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bahwa data/informasi yang disampaikan diatas adalah benar dan sah. Apabila terdapat ketidakbenaran/pemalsuan, maka kesesuaian tata ruang yang diterbitkan berdasarkan permohonan ini dibatalkan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="142"/>
+        <w:ind w:left="142" w:firstLine="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...9 lines deleted...]
-          <w:tab w:val="left" w:pos="4536"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Demikian permohonan ini kami ajukan, atas perhatian Bapak/Ibu kami ucapkan Terima Kasih.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="142"/>
+        <w:ind w:left="142" w:firstLine="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-          <w:tab w:val="left" w:pos="5812"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5812"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="142"/>
+        <w:ind w:left="142" w:firstLine="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r>
         <w:tab/>
-      </w:r>
-      <w:r>
         <w:tab/>
-        <w:t>Sungguminasa, &lt;&lt;tanggal</w:t>
-[...13 lines deleted...]
-          <w:tab w:val="left" w:pos="5812"/>
+        <w:t xml:space="preserve">Sungguminasa, {{tanggal}}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5812"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="142"/>
+        <w:ind w:left="142" w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:b/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Pemohon,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5812"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5812"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5812"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r>
         <w:tab/>
-      </w:r>
-      <w:r>
         <w:tab/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-          <w:tab w:val="left" w:pos="5812"/>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5812"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="142"/>
+        <w:ind w:left="142" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...9 lines deleted...]
-          <w:tab w:val="left" w:pos="5812"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5812"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="142"/>
+        <w:ind w:left="142" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...9 lines deleted...]
-          <w:tab w:val="left" w:pos="5812"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">                                       {{nama_pemohon}}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5812"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="142"/>
+        <w:ind w:left="142" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...26 lines deleted...]
-          <w:tab w:val="left" w:pos="5812"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5812"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="142"/>
+        <w:ind w:left="142" w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:tab w:val="left" w:pos="5812"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5812"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="142"/>
+        <w:ind w:left="142" w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...49 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="6" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:pgSz w:h="20160" w:w="12240" w:orient="portrait"/>
+      <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="720" w:footer="720"/>
       <w:pgNumType w:start="1"/>
-      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...27 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Calibri"/>
+  <w:font w:name="Georgia"/>
+  <w:font w:name="Arial"/>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="CADA811C"/>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="2CA4FA26"/>
+  <w:abstractNum w:abstractNumId="2">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="3BBE6584"/>
+  <w:abstractNum w:abstractNumId="3">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1822698612">
-[...2 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1068310759">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1333604581">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...19 lines deleted...]
-  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{C609B3B2-47BA-4023-861D-DFF35931E44E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...379 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="3"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="5"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
-  </w:style>
-[...25 lines deleted...]
-    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="10"/>
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="480" w:after="120"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="11"/>
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
-      <w:i/>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+  <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+  <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2708,56 +2793,25 @@
       </a:style>
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
-
-[...29 lines deleted...]
-</file>