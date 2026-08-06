--- v0 (2025-12-27)
+++ v1 (2026-08-06)
@@ -1,4804 +1,1857 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="5BF4D9A4" w14:textId="2F6A367A" w:rsidR="00F50BB8" w:rsidRPr="009E7AD3" w:rsidRDefault="00000000" w:rsidP="009D22FE">
-[...1 lines deleted...]
-        <w:spacing w:before="75" w:line="240" w:lineRule="exact"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+      <w:pPr>
+        <w:spacing w:before="75" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
-[...64 lines deleted...]
-          <w:u w:val="single" w:color="000000"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SURAT PERNYATAAN RUMAH TINGGAL TUNGGAL</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:spacing w:line="160" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:spacing w:before="29" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009D22FE" w:rsidRPr="009E7AD3">
-[...403 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yang bertanda tangan di bawah ini  :</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:spacing w:before="6" w:line="60" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="112" w:type="dxa"/>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="9181.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="112.0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1589"/>
         <w:gridCol w:w="400"/>
         <w:gridCol w:w="7192"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="1589"/>
+            <w:gridCol w:w="400"/>
+            <w:gridCol w:w="7192"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="009D22FE" w:rsidRPr="009E7AD3" w14:paraId="6202118B" w14:textId="77777777" w:rsidTr="009E7AD3">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="410"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="410" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1589" w:type="dxa"/>
-[...33 lines deleted...]
-          <w:p w14:paraId="5DD66AB9" w14:textId="54FA27A6" w:rsidR="009D22FE" w:rsidRPr="009E7AD3" w:rsidRDefault="009E7AD3" w:rsidP="009E7AD3">
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nama</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
-[...38 lines deleted...]
-              <w:t>...........................................................................................................</w:t>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{nama_lengkap}}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D22FE" w:rsidRPr="009E7AD3" w14:paraId="6C68F804" w14:textId="77777777" w:rsidTr="009E7AD3">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="396"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="396" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1589" w:type="dxa"/>
-[...37 lines deleted...]
-              <w:ind w:left="34"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pekerjaan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+            <w:pPr>
+              <w:ind w:left="34" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
-[...38 lines deleted...]
-              <w:t>...........................................................................................................</w:t>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{pekerjaan}}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D22FE" w:rsidRPr="009E7AD3" w14:paraId="4BB10DA4" w14:textId="77777777" w:rsidTr="009E7AD3">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="406"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="406" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1589" w:type="dxa"/>
-[...33 lines deleted...]
-          <w:p w14:paraId="51975FB7" w14:textId="14E0C839" w:rsidR="009D22FE" w:rsidRPr="009E7AD3" w:rsidRDefault="009E7AD3" w:rsidP="009E7AD3">
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alamat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
-[...38 lines deleted...]
-              <w:t>...........................................................................................................</w:t>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{alamat_domisili}}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="626529DD" w14:textId="77777777" w:rsidR="00F50BB8" w:rsidRPr="009E7AD3" w:rsidRDefault="00F50BB8">
-[...22 lines deleted...]
-        <w:ind w:left="153" w:right="204"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:spacing w:before="6" w:line="180" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:spacing w:before="29" w:lineRule="auto"/>
+        <w:ind w:left="153" w:right="204" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
-[...507 lines deleted...]
-        <w:ind w:left="153" w:right="204"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dengan ini menyatakan bahwa benar memohonkan Kesesuaian Kegiatan Pemanfaatan Ruang Kegiatan Nonberusaha untuk kegiatan rumah tinggal tunggal dengan data sebagai berikut:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:spacing w:before="29" w:lineRule="auto"/>
+        <w:ind w:left="153" w:right="204" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9330" w:type="dxa"/>
-        <w:tblInd w:w="112" w:type="dxa"/>
+        <w:tblStyle w:val="Table2"/>
+        <w:tblW w:w="9320.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="112.0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2582"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="6607"/>
+        <w:gridCol w:w="2965.0000000000005"/>
+        <w:gridCol w:w="139.99999999999972"/>
+        <w:gridCol w:w="6215"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="2965.0000000000005"/>
+            <w:gridCol w:w="139.99999999999972"/>
+            <w:gridCol w:w="6215"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="009D22FE" w:rsidRPr="009E7AD3" w14:paraId="626DC2BC" w14:textId="77777777" w:rsidTr="009E7AD3">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="394"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="394" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2582" w:type="dxa"/>
-[...95 lines deleted...]
-              <w:t>...........................................................................................................</w:t>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nama Pemohon        </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{nama_lengkap}}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D22FE" w:rsidRPr="009E7AD3" w14:paraId="7A6BA367" w14:textId="77777777" w:rsidTr="009E7AD3">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="381"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="381" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2582" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Lokasi yang dimohonkan </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="141" w:type="dxa"/>
-[...49 lines deleted...]
-              <w:t>...........................................................................................................</w:t>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{alamat_kegiatan}} Kel/Desa {{kel}} Kec. {{kec}}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D22FE" w:rsidRPr="009E7AD3" w14:paraId="0256F1C5" w14:textId="77777777" w:rsidTr="009E7AD3">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="390"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="390" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2582" w:type="dxa"/>
-[...77 lines deleted...]
-              <w:t>...........................................................................................................</w:t>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luas tanah yang dimohonkan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{luas_tanah}} m²</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="64E68781" w14:textId="77777777" w:rsidR="009D22FE" w:rsidRPr="009E7AD3" w:rsidRDefault="009D22FE" w:rsidP="009D22FE">
-[...2 lines deleted...]
-        <w:ind w:left="153" w:right="204"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:pPr>
+        <w:spacing w:before="29" w:lineRule="auto"/>
+        <w:ind w:left="153" w:right="204" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-        <w:ind w:left="153" w:right="204"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:spacing w:before="29" w:lineRule="auto"/>
+        <w:ind w:left="153" w:right="204" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-        <w:ind w:left="153" w:right="204"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:spacing w:before="29" w:lineRule="auto"/>
+        <w:ind w:left="153" w:right="204" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
-[...524 lines deleted...]
-        <w:ind w:left="153" w:right="204"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Terhadap permohonan KKPR untuk kegiatan rumah tinggal tersebut, apabila disetujui oleh  Pemerintah Kabupaten Gowa, saya menyatakan tidak akan dialihfungsikan menjadi kegiatan berusaha atau dikomersialkan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+      <w:pPr>
+        <w:spacing w:before="29" w:lineRule="auto"/>
+        <w:ind w:left="153" w:right="204" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-        <w:ind w:left="153" w:right="204"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+      <w:pPr>
+        <w:spacing w:before="29" w:lineRule="auto"/>
+        <w:ind w:left="153" w:right="204" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
-[...800 lines deleted...]
-        <w:ind w:left="5034" w:right="3751"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Demikian surat pernyataan ini saya buat dengan sesungguhnya dan saya bersedia menerima sanksi sesuai dengan ketentuan perundang-undangan yang berlaku apabila dikemudian hari terbukti melanggar pernyataan ini.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+      <w:pPr>
+        <w:spacing w:line="140" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+      <w:pPr>
+        <w:spacing w:before="7" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+      <w:pPr>
+        <w:spacing w:before="16" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+      <w:pPr>
+        <w:ind w:left="5057" w:right="191" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table3"/>
+        <w:tblW w:w="4725.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="4832.0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0600"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4725"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="4725"/>
+          </w:tblGrid>
+        </w:tblGridChange>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="462.978515625" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kabupaten Gowa, {{tanggal}}</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="462.978515625" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yang membuat pernyataan,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="1110" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{nama_lengkap}}</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:pPr>
+        <w:ind w:left="5057" w:right="191" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      <w:pPr>
+        <w:spacing w:before="6" w:line="120" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+      <w:pPr>
+        <w:spacing w:before="6" w:line="120" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+      <w:pPr>
+        <w:spacing w:before="6" w:line="120" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+      <w:pPr>
+        <w:spacing w:before="6" w:line="120" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+      <w:pPr>
+        <w:spacing w:before="6" w:line="120" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+      <w:pPr>
+        <w:spacing w:before="6" w:line="120" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+      <w:pPr>
+        <w:spacing w:before="6" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  *) Surat Pernyataan wajib ditandatangani dan dibubuhi materai Rp10.000. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">**) Pemegang AJB atau Surat Perjanjian Sewa Lahan wajib melampirkan fotokopi SHM/SHGB asal sebagai   </w:t>
+        <w:br w:type="textWrapping"/>
+        <w:t xml:space="preserve">     dokumen pendukung.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+      <w:pPr>
+        <w:ind w:left="3177" w:right="2059" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...589 lines deleted...]
-      <w:cols w:space="720"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:pgSz w:h="20160" w:w="12240" w:orient="portrait"/>
+      <w:pgMar w:bottom="280" w:top="1360" w:left="1400" w:right="1280" w:header="720" w:footer="720"/>
+      <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...27 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Cambria"/>
+  <w:font w:name="Calibri"/>
+  <w:font w:name="Georgia"/>
+  <w:font w:name="Arial"/>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...125 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...22 lines deleted...]
-  <w:themeFontLang w:val="en-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{9F91F418-C5E3-4DEE-9314-C81D8273C896}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr/>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...380 lines deleted...]
-    <w:rsid w:val="001B3490"/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001B3490"/>
     <w:pPr>
-      <w:keepNext/>
-[...4 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:keepNext w:val="1"/>
+      <w:spacing w:after="60" w:before="240" w:lineRule="auto"/>
+      <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:kern w:val="32"/>
+      <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
-[...4 lines deleted...]
-    <w:rsid w:val="001B3490"/>
     <w:pPr>
-      <w:keepNext/>
-[...5 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:keepNext w:val="1"/>
+      <w:spacing w:after="60" w:before="240" w:lineRule="auto"/>
+      <w:ind w:left="1440" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:iCs/>
+      <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
-[...4 lines deleted...]
-    <w:rsid w:val="001B3490"/>
     <w:pPr>
-      <w:keepNext/>
-[...5 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:keepNext w:val="1"/>
+      <w:spacing w:after="60" w:before="240" w:lineRule="auto"/>
+      <w:ind w:left="2160" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
-[...4 lines deleted...]
-    <w:rsid w:val="001B3490"/>
     <w:pPr>
-      <w:keepNext/>
-[...5 lines deleted...]
-      <w:outlineLvl w:val="3"/>
+      <w:keepNext w:val="1"/>
+      <w:spacing w:after="60" w:before="240" w:lineRule="auto"/>
+      <w:ind w:left="2880" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
-[...4 lines deleted...]
-    <w:rsid w:val="001B3490"/>
     <w:pPr>
-      <w:numPr>
-[...4 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:spacing w:after="60" w:before="240" w:lineRule="auto"/>
+      <w:ind w:left="3600" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...3 lines deleted...]
-      <w:iCs/>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading6Char"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001B3490"/>
     <w:pPr>
-      <w:numPr>
-[...4 lines deleted...]
-      <w:outlineLvl w:val="5"/>
+      <w:spacing w:after="60" w:before="240" w:lineRule="auto"/>
+      <w:ind w:left="4320" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
-    <w:name w:val="heading 7"/>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading7Char"/>
-[...4 lines deleted...]
-    <w:rsid w:val="001B3490"/>
     <w:pPr>
-      <w:numPr>
-[...4 lines deleted...]
-      <w:outlineLvl w:val="6"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
-    <w:name w:val="heading 8"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading8Char"/>
-[...4 lines deleted...]
-    <w:rsid w:val="001B3490"/>
     <w:pPr>
-      <w:numPr>
-[...4 lines deleted...]
-      <w:outlineLvl w:val="7"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
-[...33 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="0.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="0.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="table" w:styleId="Table2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="0.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="0.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...129 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="Table3">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -4876,74 +1929,68 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
-
-[...43 lines deleted...]
-</file>